--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -48,606 +48,606 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Alfabetização e adota outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Alimentação Escolar- CAE de Oliveira de Fátima e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Oliveira de Fátima, estabelecendo o programa para o exercício de 2026.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_no_409-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_no_409-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_no_408-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_no_408-25.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual (PPA) do Município de Oliveira de Fátima para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_no_407-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_no_407-25.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e autoriza o ingresso do Município de Oliveira de Fátima/TO em Consórcio Intermunicipal e dá outras procidências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/38/lei_no_406-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/38/lei_no_406-25.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação (PME) aprovado  pela Lei Municipal nº 260, de 17 Julho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre leitura bíblica como recurso paradidático nas escolas públicas e particulares de Oliveira de Fátima/TO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão definitiva de ampliação de carga horária às servidoras integrantes do quadro efetivo do magistério público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25-c.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25-c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diárias para agentes públicos e servidores em viagem a serviço da Câmara Municipal Oliveira de Fátima/TO, e dá outras providências. (Tabela de valores das diárias).</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf</t>
   </si>
   <si>
     <t>Institui o calendário de datas comemorativas no âmbito do Município de Oliveira de Fátima/TO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº281/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/33/lei_no_400-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/33/lei_no_400-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 358/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/32/lei_no_399-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/32/lei_no_399-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 359/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/31/lei_no_398-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/31/lei_no_398-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do reajuste do piso salarial dos profissionais do magistério publico do Município De Oliveira De Fátima/TO para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por  tempo determinado para atender á necessidade temporária de excepcional interesse público,nos termos dos arts.37, IX ,da constituição federal e art.79, da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf</t>
   </si>
   <si>
     <t>Autoriza conceder gratificação e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela de Remuneração do art. 2º da Resolução nº 003/2020, e dá outras providências. (Diretor Administrativo).</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Oliveira de Fátima, estabelecendo o programa para o exercício de 2022.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Oliveira de Fátima/TO, para o período de 2022/2025.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre correção salarial e autorização para contratação de pessoal par prazo determinado, e da outras providencias.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais da Lei Orçamentária de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2018/8/8_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2018/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CORREÇÃO CORREÇÃO SALARIAL E AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO, E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL - LOA PARA 2018, ESTIMANDO RECEITA E FIXANDO DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA/TO, PARA O QUADRIÊNIO DE 2018/2021.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/19/19_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR PARA EXERCER CARGO EM COMISSÃO E ADOTA OUTRAS PROVIDENCIAS,  ( JOSIAS DIAS REIS )</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DECLARAÇÃO DE VACÃNCIA DE CARGO EFETIVO E ADOTA OUTRAS PROVIDENCIAS ( MARIA MAGNÓLIA BRITO BOTELHO) </t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAR PESSOAL POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE INEXIGIBILIDADE DE LICITAÇÃO PARA CONTRATAÇÃO DE SERVIÇOS ADVOCATÍCIOS  E ASSESSORIA JURÍDICAS E ADOTA OUTRAS PROVIDENCIAS ( FERNANDO BORGES)</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE E ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS FUNCIONAIS DOS SERVIDORES E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR PARA EXERCER CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS. (CRISTIANE BARBOSA DE ASSIS).</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/11/11_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/15/15_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1998/24/regimento_interno_da_camara_de_oliveira_de_fatima-to.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1998/24/regimento_interno_da_camara_de_oliveira_de_fatima-to.pdf</t>
   </si>
   <si>
     <t>REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE OLIVEIRA DE FÁTIMA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>LOG</t>
   </si>
   <si>
     <t>Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1997/23/lei_organica_do_municipio_de_oliveira_de_fatima.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1997/23/lei_organica_do_municipio_de_oliveira_de_fatima.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA/TO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -954,67 +954,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/38/lei_no_406-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/33/lei_no_400-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/32/lei_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/31/lei_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2018/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1998/24/regimento_interno_da_camara_de_oliveira_de_fatima-to.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1997/23/lei_organica_do_municipio_de_oliveira_de_fatima.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/38/lei_no_406-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/33/lei_no_400-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/32/lei_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/31/lei_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2018/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1998/24/regimento_interno_da_camara_de_oliveira_de_fatima-to.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1997/23/lei_organica_do_municipio_de_oliveira_de_fatima.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="213" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>