--- v1 (2026-04-08)
+++ v2 (2026-06-04)
@@ -10,88 +10,181 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="261">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>LM</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/65/lei_418-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Serviço de Acolhimento Familiar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/64/lei_417-26.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga a vigência do Plano Municipal de Educação do Município de Oliveira de Fátima - TO, instituído para o decênio 2015-2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/63/lei_416-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 4° da lei n° 351/2021, que dispõe sobre o valor máximo de bolsas ofertadas no Programa Luz para o Futuro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/62/lei_415-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reenquadramento do novo salário mínimo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/61/lei_414-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do reajuste do piso salarial dos profissionais do magistério público do município de Oliveira de Fátima/TO para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/60/lei_413-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Contratação Por Tempo Determinado para atender à necessidade temporária de excepcional interesse público, nos termos dos arts. 37, IX, da Constituição Federal e art. 79, IX, da Lei Orgânica do Município e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/57/res_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de revisão geral anual a título de recomposição salarial dos subsídios dos membros do Poder Legislativo do Município de Oliveira de Fátima/TO.</t>
+  </si>
+  <si>
     <t>44</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>LM</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Alfabetização e adota outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Alimentação Escolar- CAE de Oliveira de Fátima e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf</t>
@@ -156,57 +249,51 @@
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre leitura bíblica como recurso paradidático nas escolas públicas e particulares de Oliveira de Fátima/TO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão definitiva de ampliação de carga horária às servidoras integrantes do quadro efetivo do magistério público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>RES</t>
-[...5 lines deleted...]
-    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25-c.pdf</t>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diárias para agentes públicos e servidores em viagem a serviço da Câmara Municipal Oliveira de Fátima/TO, e dá outras providências. (Tabela de valores das diárias).</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf</t>
   </si>
   <si>
     <t>Institui o calendário de datas comemorativas no âmbito do Município de Oliveira de Fátima/TO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf</t>
   </si>
@@ -249,104 +336,206 @@
   <si>
     <t>Dispõe sobre a concessão do reajuste do piso salarial dos profissionais do magistério publico do Município De Oliveira De Fátima/TO para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por  tempo determinado para atender á necessidade temporária de excepcional interesse público,nos termos dos arts.37, IX ,da constituição federal e art.79, da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf</t>
   </si>
   <si>
-    <t>Autoriza conceder gratificação e dá outras providências.</t>
+    <t>Autoriza conceder gratificação aos servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela de Remuneração do art. 2º da Resolução nº 003/2020, e dá outras providências. (Diretor Administrativo).</t>
   </si>
   <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/55/resolucao_004-2024_.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o subsídio do(a) Prefeito(a), Vice-prefeito(a) e Secretários Municipais para o Mandato de 2025 a 2028, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/54/resolucao_003-2024_.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o subsídio dos Vereadores para a Legislatura de 2025 a 2028, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/53/resolucao_002-2024_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação, a Estrutura e o Funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Oliveira de Fátima/TO.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/52/resolucao_001-2024_.pdf</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/51/res_04-2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Brasão do Poder Legislativo de Oliveira de Fátima/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/50/res_03-2023.pdf</t>
+  </si>
+  <si>
+    <t>Adéqua a remuneração do Quadro de Pessoal ao novo valor do salário mínimo vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/49/res_02-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição salarial dos cargos do Quadro de Pessoal Comissionado do Poder Legislativo de Oliveira de Fátima/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/48/res_01-2023.pdf</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2022/58/resolucao_001-2022-estrutura.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta vagas no Quadro de Pessoal em comissão do Poder Legislativo de Oliveira de Fátima/TO, e dá outras providências. (Assessor Parlamentar).</t>
+  </si>
+  <si>
     <t>29</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Oliveira de Fátima, estabelecendo o programa para o exercício de 2022.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Oliveira de Fátima/TO, para o período de 2022/2025.</t>
   </si>
   <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/59/resolucao_002-2021-estrutura.pdf</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2020/56/resolucao_003-2020.pdf</t>
+  </si>
+  <si>
+    <t>Extingue, cria e acrescenta cargos no Quadro de Pessoal em Comissão do Poder Legislativo de Oliveira de Fátima/TO, e dá outras providências. (Estrutura Administrativa: Cria os cargos de Diretor Administrativo e Diretor de Controle Interno).</t>
+  </si>
+  <si>
     <t>26</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre correção salarial e autorização para contratação de pessoal par prazo determinado, e da outras providencias.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais da Lei Orçamentária de 2019 e dá outras providências.</t>
@@ -432,81 +621,78 @@
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE OLIVEIRA DE FÁTIMA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR PARA EXERCER CARGO EM COMISSÃO E ADOTA OUTRAS PROVIDENCIAS,  ( JOSIAS DIAS REIS )</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DECLARAÇÃO DE VACÃNCIA DE CARGO EFETIVO E ADOTA OUTRAS PROVIDENCIAS ( MARIA MAGNÓLIA BRITO BOTELHO) </t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAR PESSOAL POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre autorização para contratar pessoal por prazo determinado e dá outras providências. (Quadro de Pessoal).</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE INEXIGIBILIDADE DE LICITAÇÃO PARA CONTRATAÇÃO DE SERVIÇOS ADVOCATÍCIOS  E ASSESSORIA JURÍDICAS E ADOTA OUTRAS PROVIDENCIAS ( FERNANDO BORGES)</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE E ATUALIZAÇÃO MONETÁRIA DOS SUBSÍDIOS FUNCIONAIS DOS SERVIDORES E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR PARA EXERCER CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS. (CRISTIANE BARBOSA DE ASSIS).</t>
   </si>
   <si>
     <t>17</t>
   </si>
@@ -954,68 +1140,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/38/lei_no_406-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/33/lei_no_400-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/32/lei_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/31/lei_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2018/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1998/24/regimento_interno_da_camara_de_oliveira_de_fatima-to.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1997/23/lei_organica_do_municipio_de_oliveira_de_fatima.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/65/lei_418-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/64/lei_417-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/63/lei_416-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/62/lei_415-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/61/lei_414-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/60/lei_413-26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2026/57/res_01-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_no_412-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_no_411-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/38/lei_no_406-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/37/lei_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/36/lei_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/47/res_03-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/35/lei_no_403-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/34/lei_no_401-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/33/lei_no_400-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/32/lei_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/31/lei_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/30/lei_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/46/res_02-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2025/45/res_01-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/55/resolucao_004-2024_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/54/resolucao_003-2024_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/53/resolucao_002-2024_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2024/52/resolucao_001-2024_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/51/res_04-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/50/res_03-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/49/res_02-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2023/48/res_01-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2022/58/resolucao_001-2022-estrutura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/29/349_loa_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/28/348_ldo_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/27/347_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2021/59/resolucao_002-2021-estrutura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2020/56/resolucao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2019/26/resolucao_no001-2019_de10_-02-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/2018/25/302-ldo_19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2018/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1998/24/regimento_interno_da_camara_de_oliveira_de_fatima-to.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/normajuridica/1997/23/lei_organica_do_municipio_de_oliveira_de_fatima.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="213" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1146,1007 +1332,1439 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" t="s">
         <v>98</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" t="s">
         <v>102</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="1" t="s">
+      <c r="G24" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" t="s">
+        <v>37</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" t="s">
+        <v>37</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="1" t="s">
+      <c r="G27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" t="s">
+        <v>37</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" t="s">
+        <v>37</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" t="s">
         <v>122</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G30" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="G31" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="G32" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="G33" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>35</v>
       </c>
       <c r="D34" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="E34" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="G34" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="D35" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="G35" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C36" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G36" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="G37" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C38" t="s">
-        <v>47</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G38" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="G39" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
+        <v>157</v>
+      </c>
+      <c r="C40" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40" t="s">
+        <v>37</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G40" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B41" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="G41" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B42" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G42" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="G43" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C44" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="G44" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="G45" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="C46" t="s">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="G46" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" t="s">
+        <v>187</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="G47" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>186</v>
+      </c>
+      <c r="C48" t="s">
+        <v>191</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="G48" t="s">
         <v>193</v>
       </c>
-      <c r="B47" t="s">
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
         <v>194</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="B49" t="s">
         <v>195</v>
       </c>
-      <c r="E47" t="s">
+      <c r="C49" t="s">
         <v>196</v>
       </c>
-      <c r="F47" s="1" t="s">
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="G47" t="s">
+      <c r="G49" t="s">
         <v>198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>195</v>
+      </c>
+      <c r="C50" t="s">
+        <v>200</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" t="s">
+        <v>203</v>
+      </c>
+      <c r="E51" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="G51" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>195</v>
+      </c>
+      <c r="C52" t="s">
+        <v>208</v>
+      </c>
+      <c r="D52" t="s">
+        <v>203</v>
+      </c>
+      <c r="E52" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G52" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>106</v>
+      </c>
+      <c r="B53" t="s">
+        <v>195</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" t="s">
+        <v>36</v>
+      </c>
+      <c r="E53" t="s">
+        <v>37</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>195</v>
+      </c>
+      <c r="C54" t="s">
+        <v>114</v>
+      </c>
+      <c r="D54" t="s">
+        <v>203</v>
+      </c>
+      <c r="E54" t="s">
+        <v>204</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="G54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" t="s">
+        <v>195</v>
+      </c>
+      <c r="C55" t="s">
+        <v>213</v>
+      </c>
+      <c r="D55" t="s">
+        <v>203</v>
+      </c>
+      <c r="E55" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G55" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56" t="s">
+        <v>195</v>
+      </c>
+      <c r="C56" t="s">
+        <v>78</v>
+      </c>
+      <c r="D56" t="s">
+        <v>203</v>
+      </c>
+      <c r="E56" t="s">
+        <v>204</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G56" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>220</v>
+      </c>
+      <c r="B57" t="s">
+        <v>221</v>
+      </c>
+      <c r="C57" t="s">
+        <v>222</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" t="s">
+        <v>226</v>
+      </c>
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="G58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>230</v>
+      </c>
+      <c r="C59" t="s">
+        <v>231</v>
+      </c>
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G59" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>234</v>
+      </c>
+      <c r="B60" t="s">
+        <v>230</v>
+      </c>
+      <c r="C60" t="s">
+        <v>235</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="G60" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>230</v>
+      </c>
+      <c r="C61" t="s">
+        <v>239</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="G61" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>243</v>
+      </c>
+      <c r="C62" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="G62" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>243</v>
+      </c>
+      <c r="C63" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="G63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>252</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" t="s">
+        <v>36</v>
+      </c>
+      <c r="E64" t="s">
+        <v>37</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G64" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>256</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65" t="s">
+        <v>257</v>
+      </c>
+      <c r="E65" t="s">
+        <v>258</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="G65" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
     <hyperlink ref="F26" r:id="rId25"/>
     <hyperlink ref="F27" r:id="rId26"/>
     <hyperlink ref="F28" r:id="rId27"/>
     <hyperlink ref="F29" r:id="rId28"/>
     <hyperlink ref="F30" r:id="rId29"/>
     <hyperlink ref="F31" r:id="rId30"/>
     <hyperlink ref="F32" r:id="rId31"/>
     <hyperlink ref="F33" r:id="rId32"/>
     <hyperlink ref="F34" r:id="rId33"/>
     <hyperlink ref="F35" r:id="rId34"/>
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
     <hyperlink ref="F38" r:id="rId37"/>
     <hyperlink ref="F39" r:id="rId38"/>
     <hyperlink ref="F40" r:id="rId39"/>
     <hyperlink ref="F41" r:id="rId40"/>
     <hyperlink ref="F42" r:id="rId41"/>
     <hyperlink ref="F43" r:id="rId42"/>
     <hyperlink ref="F44" r:id="rId43"/>
     <hyperlink ref="F45" r:id="rId44"/>
     <hyperlink ref="F46" r:id="rId45"/>
     <hyperlink ref="F47" r:id="rId46"/>
+    <hyperlink ref="F48" r:id="rId47"/>
+    <hyperlink ref="F49" r:id="rId48"/>
+    <hyperlink ref="F50" r:id="rId49"/>
+    <hyperlink ref="F51" r:id="rId50"/>
+    <hyperlink ref="F52" r:id="rId51"/>
+    <hyperlink ref="F53" r:id="rId52"/>
+    <hyperlink ref="F54" r:id="rId53"/>
+    <hyperlink ref="F55" r:id="rId54"/>
+    <hyperlink ref="F56" r:id="rId55"/>
+    <hyperlink ref="F57" r:id="rId56"/>
+    <hyperlink ref="F58" r:id="rId57"/>
+    <hyperlink ref="F59" r:id="rId58"/>
+    <hyperlink ref="F60" r:id="rId59"/>
+    <hyperlink ref="F61" r:id="rId60"/>
+    <hyperlink ref="F62" r:id="rId61"/>
+    <hyperlink ref="F63" r:id="rId62"/>
+    <hyperlink ref="F64" r:id="rId63"/>
+    <hyperlink ref="F65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>