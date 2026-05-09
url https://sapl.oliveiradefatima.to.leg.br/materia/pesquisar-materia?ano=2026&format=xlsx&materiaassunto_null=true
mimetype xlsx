--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="69">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -94,50 +94,173 @@
     <t>Dispõe sobre a concessão do reajuste do piso salarial dos Profissionais do Magistério Público do Município de Oliveira de Fátima/TO para o exercício de 2026, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/91/ple_03-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reenquadramento do novo salário mínimo e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/92/ple_04-26.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei nº 351/2021, que dispõe sobre o valor máximo de bolsas ofertadas no Programa Luz para o Futuro, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/124/ple_05-26.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga a vigência do Plano Municipal de Educação do Município de Oliveira de Fátima/TO, instituído para o decênio 2015-2025, e dá outras providencias. (Aprovado).</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/125/ple_06-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Serviço de Acolhimento Familiar e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Robson Sertão</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/116/pll_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão da Cavalgada e da Corrida de Cavalos no Calendário Oficial de Eventos do Município de Oliveira de Fátima/TO, e estabelece diretrizes para a sua realização. (Aprovado).</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Leandro Burjack</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/120/pr_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de revisão geral anual a título de recomposição salarial dos subsídios dos membros do Poder Legislativo do Município de Oliveira de Fátima/TO. (Aprovado).</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/113/req_01-26.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, a substituição de lâmpadas queimadas e a manutenção preventiva do sistema e iluminação pública. (Aprovado).</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/114/req_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, a manutenção e reparo de buracos nas ruas e avenidas do município. (Aprovado).</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/115/req_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, a realização de roçagem da vegetação na entrada da e a limpeza dos lotes baldios no perímetro urbano. (Aprovado).</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Ronoel (Roni)</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/121/req_04-26_no_01-2026_ronoel_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 01/2026 do Vereador Ronoel Gomes - Requer ao Prefeito Municipal, o custeio de cirurgias eletivas e exames em geral para pacientes hipossuficientes da Rede Pública - SUS. (Aprovado).</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/122/req_05-2026_ronoel_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, a manutenção corretiva (substituição de pneus e amortecedores) do veículo oficial FIAT Strada, placa RSB2B73. (Aprovado).</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/123/req_06-2026_ronoel_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, a manutenção no sistema de ar condicionado do veículo oficial FIAT Strada, placa RSF2H29. (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -441,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/89/ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/90/ple_02-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/91/ple_03-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/92/ple_04-26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/89/ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/90/ple_02-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/91/ple_03-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/92/ple_04-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/124/ple_05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/125/ple_06-26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/116/pll_01-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/120/pr_01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/113/req_01-26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/114/req_02-26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/115/req_03-26.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/121/req_04-26_no_01-2026_ronoel_gomes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/122/req_05-2026_ronoel_gomes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2026/123/req_06-2026_ronoel_gomes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="229.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -592,56 +715,326 @@
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>