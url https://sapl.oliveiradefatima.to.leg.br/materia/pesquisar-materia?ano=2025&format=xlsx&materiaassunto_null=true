--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="107">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -208,50 +208,173 @@
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_13-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Alfabetização e adota outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Edimar da Saúde</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/93/pll_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de um programa municipal de castração gratuita de cães e gatos, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/117/pr_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Tabela de Remuneração do art. 2º da Resolução nº 003/2020, e dá outras providências. (Diretor Administrativo). [Aprovado].</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/118/pr_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza conceder gratificação aos servidores do Poder Legislativo e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/119/pr_03-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diárias para agentes públicos e servidores em viagem a serviço da Câmara Municipal Oliveira de Fátima/TO, e dá outras providências. (Tabela de valores das diárias). [Aprovado].</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/106/01_req._ver._edimar_pereira_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 01/2025 do Ver. Edimar da Saúde: Requer ao Prefeito Municipal, o pagamento de insalubridade aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias. (Aprovado).</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Fábio Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/107/02_req._ver._fabio_oliveira_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimentos 01 e 02/2025 do Ver. Fábio Oliveira: Requer ao Prefeito Municipal, o recapeamento asfáltico e operação tapa buracos nas ruas e avenidas de Oliveira de Fátima/TO; e a perfuração de um poço artesiano e canalização de água para a população do Setor Oliveira Feliz. (Aprovado).</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>José Borges (Filho do Gás)</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/108/03_req._ver._jose_borges_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 01/2025 do Ver. José Borges (Filho do Gás): Requer ao Prefeito Municipal, o calçamento às margens da BR-153, no perímetro urbano de Oliveira de Fátima/TO. (Aprovado).</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Leandro Burjack</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/109/04_req._ver._leandro_sallas_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimentos 01, 02 e 03/2025 do Ver. Leandro Burjack: Requer ao Prefeito Municipal, a implantação de quebra-molas nas ruas e avenidas da cidade; recuperação e manutenção das estradas vicinais do município; e a ligação da rede de iluminação do campo de futebol Sinomar José de Almeida. (Aprovado).</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Marcileia</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/110/05_req._ver._marcileia_pereira_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 01/2025 da Ver. Marcileia: Requer ao Prefeito Municipal, a construção da sede própria do Conselho Tutelar. (Aprovado).</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Robson Sertão</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/111/06_req._ver._robson_botelho_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 01/2025 do Ver. Robson Sertão: Requer ao Prefeito Municipal, o preparo do solo dos pequenos produtores. (Aprovado).</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Ronoel (Roni)</t>
+  </si>
+  <si>
+    <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/112/07_req._ver._ronoel_gomes__de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimentos 01, 02, 03 e 04/2025 do Ver. Ronoel (Roni): Requer ao Prefeito Municipal, o reparo da iluminação pública da cidade de Oliveira de Fátima/TO; a limpeza pública da cidade; o pagamento de adicional noturno para os guardas municipais lotados na Prefeitura e Fundos Municipais; e a perfuração de poço artesiano no Bairro Oliveira Feliz. (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -555,69 +678,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/94/ple_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/95/ple_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/96/ple_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/97/ple_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/98/ple_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/99/ple_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/100/ple_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/101/ple_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/102/ple_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/103/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/104/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_13-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/93/pll_01-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/94/ple_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/95/ple_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/96/ple_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/97/ple_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/98/ple_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/99/ple_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/100/ple_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/101/ple_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/102/ple_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/103/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/104/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_13-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/93/pll_01-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/117/pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/118/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/119/pr_03-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/106/01_req._ver._edimar_pereira_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/107/02_req._ver._fabio_oliveira_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/108/03_req._ver._jose_borges_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/109/04_req._ver._leandro_sallas_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/110/05_req._ver._marcileia_pereira_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/111/06_req._ver._robson_botelho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2025/112/07_req._ver._ronoel_gomes__de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="229.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -938,67 +1061,337 @@
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>67</v>
+      </c>
+      <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" t="s">
+        <v>80</v>
+      </c>
+      <c r="F18" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" t="s">
+        <v>80</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" t="s">
+        <v>80</v>
+      </c>
+      <c r="F20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E24" t="s">
+        <v>80</v>
+      </c>
+      <c r="F24" t="s">
+        <v>104</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>