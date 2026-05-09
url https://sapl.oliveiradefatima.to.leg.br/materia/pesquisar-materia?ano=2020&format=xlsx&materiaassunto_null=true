--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -216,51 +216,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2020/80/resolucao_no_003-2020_de_10_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Extingue, cria e acrescenta cargos no quadro de Pessoal em Comissão do Poder Legislativo de Oliveira de Fátima - To. e dá outras providencias .</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2020/81/resolucao_no_004-2020_de_10_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de revisão geral anual a titulo de recomposição salarial aos servidores do poder Legislativo Municipal de Oliveira de Fátima , Estado do Tocantins.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.oliveiradefatima.to.leg.br/media/sapl/public/materialegislativa/2020/85/projeto_de_resolucao_00005-2020.pdf</t>
   </si>
   <si>
-    <t>Acrescentar cargo no Quadro de pessoal em comissão do poder Legislativo de Oliveira de Fátima, e da outras providencias.</t>
+    <t>Acrescentar cargo no Quadro de pessoal em comissão do poder Legislativo de Oliveira de Fátima, e da outras providencias. (Estrutura Administrativa: Cria os cargos de Motorista e Assessor Parlamentar).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Borges (Filho do Gás)</t>
   </si>
   <si>
     <t>fazer reparo das lampadas nas ruas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>