--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -10,419 +10,455 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="135">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>ASLP</t>
-[...5 lines deleted...]
-    <t>Ata nº 01-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 03/02/2025.</t>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>Ata da Sessão</t>
+  </si>
+  <si>
+    <t>Ata nº 01/2025 da Sessão Ordinária do dia 03/02/2025.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Ata nº 02-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 04/02/2025.</t>
+    <t>Ata nº 02/2025 da Sessão Ordinária do dia 04/02/2025.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Ata nº 03-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 05/02/2025.</t>
+    <t>Ata nº 03/2025 da Sessão Ordinária do dia 05/02/2025.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Ata nº 04-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 06/02/2025.</t>
+    <t>Ata nº 04/2025 da Sessão Ordinária do dia 06/02/2025.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Ata nº 06-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 10/03/2025.</t>
+    <t>Ata nº 06/2025 da Sessão Ordinária do dia 10/03/2025.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Ata nº 07-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 11/03/2025.</t>
+    <t>Ata nº 07/2025 da Sessão Ordinária do dia 11/03/2025.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>Ata nº 08-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 12/03/2025.</t>
+    <t>Ata nº 08/2025 da Sessão Ordinária do dia 12/03/2025.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Ata nº 09-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 13/03/2025.</t>
+    <t>Ata nº 09/2025 da Sessão Ordinária do dia 13/03/2025.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>Ata nº 10-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 14/03/2025.</t>
+    <t>Ata nº 10/2025 da Sessão Ordinária do dia 14/03/2025.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>Ata nº 11-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 07/04/2025.</t>
+    <t>Ata nº 11/2025 da Sessão Ordinária do dia 07/04/2025.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Ata nº 12-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 08/04/2025.</t>
+    <t>Ata nº 12/2025 da Sessão Ordinária do dia 08/04/2025.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Ata nº 13-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 09/04/2025.</t>
+    <t>Ata nº 13/2025 da Sessão Ordinária do dia 09/04/2025.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Ata nº 14-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 10/04/2025.</t>
+    <t>Ata nº 14/2025 da Sessão Ordinária do dia 10/04/2025.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Ata nº 15-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 11/04/2025.</t>
+    <t>Ata nº 15/2025 da Sessão Ordinária do dia 11/04/2025.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Ata nº 16-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 05/05/2025.</t>
+    <t>Ata nº 16/2025 da Sessão Ordinária do dia 05/05/2025.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>Ata nº 17-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 06/05/2025.</t>
+    <t>Ata nº 17/2025 da Sessão Ordinária do dia 06/05/2025.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>Ata nº 18-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 07/05/2025.</t>
+    <t>Ata nº 18/2025 da Sessão Ordinária do dia 07/05/2025.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Ata nº 19-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 08/05/2025.</t>
+    <t>Ata nº 19/2025 da Sessão Ordinária do dia 08/05/2025.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>Ata nº 20-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 09/05/2025.</t>
+    <t>Ata nº 20/2025 da Sessão Ordinária do dia 09/05/2025.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>Ata nº 21-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 09/06/2025.</t>
+    <t>Ata nº 21/2025 da Sessão Ordinária do dia 09/06/2025.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>Ata nº 22-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 10/06/2025.</t>
+    <t>Ata nº 22/2025 da Sessão Ordinária do dia 10/06/2025.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>Ata nº 23-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 11/06/2025.</t>
+    <t>Ata nº 23/2025 da Sessão Ordinária do dia 11/06/2025.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>Ata nº 24-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 12/06/2025.</t>
+    <t>Ata nº 24/2025 da Sessão Ordinária do dia 12/06/2025.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>Ata nº 25-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 13/06/2025.</t>
+    <t>Ata nº 25/2025 da Sessão Ordinária do dia 13/06/2025.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>Ata nº 26-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 11/08/2025.</t>
+    <t>Ata nº 26/2025 da Sessão Ordinária do dia 11/08/2025.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>Ata nº 27-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 12/08/2025.</t>
+    <t>Ata nº 27/2025 da Sessão Ordinária do dia 12/08/2025.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>Ata nº 28-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 13/08/2025.</t>
+    <t>Ata nº 28/2025 da Sessão Ordinária do dia 13/08/2025.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>Ata nº 29-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 14/08/2025.</t>
+    <t>Ata nº 29/2025 da Sessão Ordinária do dia 14/08/2025.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>Ata nº 30-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 15/08/2025.</t>
+    <t>Ata nº 30/2025 da Sessão Ordinária do dia 15/08/2025.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>Ata nº 31-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 01/09/2025.</t>
+    <t>Ata nº 31/2025 da Sessão Ordinária do dia 01/09/2025.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>Ata nº 32-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 02/09/2025.</t>
+    <t>Ata nº 32/2025 da Sessão Ordinária do dia 02/09/2025.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>Ata nº 33-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 03/09/2025.</t>
+    <t>Ata nº 33/2025 da Sessão Ordinária do dia 03/09/2025.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>Ata nº 34-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 04/09/2025.</t>
+    <t>Ata nº 34/2025 da Sessão Ordinária do dia 04/09/2025.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>Ata nº 35-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 05/09/2025.</t>
+    <t>Ata nº 35/2025 da Sessão Ordinária do dia 05/09/2025.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>Ata nº 36-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 06/10/2025.</t>
+    <t>Ata nº 36/2025 da Sessão Ordinária do dia 06/10/2025.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>Ata nº 37-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 07/10/2025.</t>
+    <t>Ata nº 37/2025 da Sessão Ordinária do dia 07/10/2025.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>Ata nº 38-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 08/10/2025.</t>
+    <t>Ata nº 38/2025 da Sessão Ordinária do dia 08/10/2025.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>Ata nº 39-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 09/10/2025.</t>
+    <t>Ata nº 39/2025 da Sessão Ordinária do dia 09/10/2025.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>Ata nº 40-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 10/10/2025.</t>
+    <t>Ata nº 40/2025 da Sessão Ordinária do dia 10/10/2025.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>Ata nº 41-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 10/11/2025.</t>
+    <t>Ata nº 41/2025 da Sessão Ordinária do dia 10/11/2025.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>Ata nº 42-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 11/11/2025.</t>
+    <t>Ata nº 42/2025 da Sessão Ordinária do dia 11/11/2025.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>Ata nº 43-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 12/11/2025.</t>
+    <t>Ata nº 43/2025 da Sessão Ordinária do dia 12/11/2025.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>Ata nº 44-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 13/11/2025.</t>
+    <t>Ata nº 44/2025 da Sessão Ordinária do dia 13/11/2025.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>Ata nº 45-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 14/11/2025.</t>
+    <t>Ata nº 45/2025 da Sessão Ordinária do dia 14/11/2025.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>Ata nº 46-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 09/12/2025.</t>
+    <t>Ata nº 46/2025 da Sessão Ordinária do dia 09/12/2025.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>Ata nº 47-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 09/12/2025.</t>
+    <t>Ata nº 47/2025 da Sessão Ordinária do dia 09/12/2025.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>Ata nº 48-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 10/12/2025.</t>
+    <t>Ata nº 48/2025 da Sessão Ordinária do dia 10/12/2025.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>Ata nº 49-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 11/12/2025.</t>
+    <t>Ata nº 49/2025 da Sessão Ordinária do dia 11/12/2025.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>Ata nº 50-2025 e Lista de Presença dos Parlamentares na Sessão Ordinária do dia 12/12/2025.</t>
+    <t>Ata nº 50/2025 da Sessão Ordinária do dia 12/12/2025.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Ata nº 01/2026 da Sessão Ordinária do dia 09/02/2026.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Ata nº 02/2026 da Sessão Ordinária do dia 10/02/2026.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Ata nº 03/2026 da Sessão Ordinária do dia 11/02/2026.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Ata nº 04/2026 da Sessão Ordinária do dia 12/02/2026.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ata nº 05/2026 da Sessão Ordinária do dia 13/02/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -714,62 +750,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="82.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
@@ -1726,50 +1762,150 @@
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>121</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" t="s">
+        <v>124</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>126</v>
+      </c>
+      <c r="B52" t="s">
+        <v>124</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>128</v>
+      </c>
+      <c r="B53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>130</v>
+      </c>
+      <c r="B54" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>132</v>
+      </c>
+      <c r="B55" t="s">
+        <v>124</v>
+      </c>
+      <c r="C55" t="s">
+        <v>133</v>
+      </c>
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>